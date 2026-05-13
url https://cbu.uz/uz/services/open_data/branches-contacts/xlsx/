--- v0 (2026-04-03)
+++ v1 (2026-05-13)
@@ -4601,60 +4601,60 @@
   <si>
     <t>Shayxontohur tumani</t>
   </si>
   <si>
     <t>01148</t>
   </si>
   <si>
     <t>&amp;quot;InFinBank&amp;quot; AJ Navoiy viloyati filiali</t>
   </si>
   <si>
     <t>209109, Navoiy viloyati, Navoiy shahri,  7-daxa, Me’morlar ko'chasi</t>
   </si>
   <si>
     <t>19.06.2017</t>
   </si>
   <si>
     <t>01150</t>
   </si>
   <si>
     <t>AVO BANK</t>
   </si>
   <si>
     <t>&amp;quot;AVO BANK&amp;quot; aksiyadorlik jamiyati</t>
   </si>
   <si>
-    <t>100031, Toshkent shahri, Mirobod tumani, Afroriyob ko'chasi, 14/2</t>
+    <t>100060, Toshkent shahri, Mirobod tumani, Afroriyob ko'chasi, 14/2</t>
   </si>
   <si>
     <t>19.07.2017</t>
   </si>
   <si>
     <t>24.06.2024</t>
   </si>
   <si>
-    <t>www.uaeb.uz</t>
+    <t>https://avobank.uz/</t>
   </si>
   <si>
     <t>01158</t>
   </si>
   <si>
     <t>&amp;quot;Kapitalbank&amp;quot; AT bankining amalyot filiali</t>
   </si>
   <si>
     <t>100047, Toshkent shahri, Yunusobod tumani, Sayilgoh ko'chasi, 7 A</t>
   </si>
   <si>
     <t>21.05.2018</t>
   </si>
   <si>
     <t>01165</t>
   </si>
   <si>
     <t>&amp;quot;InFinBank&amp;quot; AJ Uchtepa filiali</t>
   </si>
   <si>
     <t>100152, Toshkent shahri, Uchtepa tumani, Shirin ko'chasi, 1-A uy</t>
   </si>
   <si>
     <t>04.06.2018</t>
   </si>